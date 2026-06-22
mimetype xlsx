--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -43,59 +43,71 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CM-XMS-BLADE 2</t>
+  </si>
+  <si>
+    <t>ConvergeMedia XMS Blade 2 Distribution System</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Offers the ideal advertising-aware managed-CDN solution to deploy, scale, and monetize video services</t>
+  </si>
+  <si>
+    <t>Ad insertion system</t>
+  </si>
+  <si>
     <t>ARPD-1000</t>
   </si>
   <si>
     <t>ARPD 1000 Compact Demodulator</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>High density, modular compact return path demodulator for DCX set-tops</t>
   </si>
   <si>
     <t>Demodulator</t>
   </si>
   <si>
     <t>APEX3000</t>
   </si>
   <si>
     <t>APEX3000 High Density Universal Edge QAM</t>
   </si>
   <si>
     <t>High Density Universal Edge QAM that supports up to 1536 QAM channels (4 RU chassis)</t>
   </si>
   <si>
     <t>Edge QAM</t>
   </si>
   <si>
     <t>APEX1000</t>
   </si>
   <si>
     <t>APEX1000 All-Purpose Edge QAM</t>
   </si>
   <si>
     <t>All-Purpose Edge QAM that supports up to 48 QAM channels (1 RU chassis)</t>
@@ -226,210 +238,198 @@
   <si>
     <t>Video compression &amp; processing system</t>
   </si>
   <si>
     <t>CM-MNGR-SUITE</t>
   </si>
   <si>
     <t>ConvergeMedia Manager Suite CMM</t>
   </si>
   <si>
     <t>Provides an open platform for deploying VOD and enable next generation On Demand services</t>
   </si>
   <si>
     <t>VIDEO-CONTENT-MANAGER</t>
   </si>
   <si>
     <t>VCM</t>
   </si>
   <si>
     <t>A field-hardened, highly configurable, purpose-built system that optimizes content workflows and video operations.</t>
   </si>
   <si>
     <t>Video Content Management System</t>
   </si>
   <si>
+    <t>CM-SKYVISION</t>
+  </si>
+  <si>
+    <t>ConvergeMedia SkyVision</t>
+  </si>
+  <si>
+    <t>Market leading linear advertising back office</t>
+  </si>
+  <si>
     <t>MANIFEST-DELIVERY-CONTROLLER</t>
   </si>
   <si>
     <t>MDC</t>
   </si>
   <si>
     <t>Video Manifest Manipulator for Ad Insertion and Personalization</t>
   </si>
   <si>
-    <t>Ad insertion system</t>
-[...19 lines deleted...]
-  <si>
     <t>NC2000-CONTROLLER</t>
   </si>
   <si>
     <t>NC2000 Network Controller</t>
   </si>
   <si>
     <t>Network controller for management and control of services for DCX set-tops</t>
   </si>
   <si>
     <t>Network controller</t>
   </si>
   <si>
+    <t>CASMR-100</t>
+  </si>
+  <si>
+    <t>CASMR-100 CAS Controller</t>
+  </si>
+  <si>
+    <t>CAS controller management software for Mediacipher® Conditional Access systems</t>
+  </si>
+  <si>
+    <t>DAC6000</t>
+  </si>
+  <si>
+    <t>Digital Addressable Controller DAC6000</t>
+  </si>
+  <si>
+    <t>Digital Addressable Controller  provideing secured access control for digital video distribution systems.</t>
+  </si>
+  <si>
+    <t>MULTITRUST</t>
+  </si>
+  <si>
+    <t>MultiTrust® Advanced Rights Management</t>
+  </si>
+  <si>
+    <t>Total control and complete flexibility in managing and securing content</t>
+  </si>
+  <si>
+    <t>Digital rights management system</t>
+  </si>
+  <si>
     <t>DSR-4470</t>
   </si>
   <si>
     <t>DSR-4470 Commercial Integrated Receiver/Decoder</t>
   </si>
   <si>
     <t>HEVC, MPEG-4 and MPEG-2 commercial integrated satellite receiver/decoder with SDI Output</t>
   </si>
   <si>
-    <t>MULTITRUST</t>
-[...26 lines deleted...]
-    <t>Digital Addressable Controller  provideing secured access control for digital video distribution systems.</t>
+    <t>MOD-UPLINK</t>
+  </si>
+  <si>
+    <t>Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Secure primary distribution of video services over satellite</t>
+  </si>
+  <si>
+    <t>Modular uplink system</t>
+  </si>
+  <si>
+    <t>SEM-V0</t>
+  </si>
+  <si>
+    <t>Satellite Smartstream Encryptor Modulator (SEM) V0</t>
+  </si>
+  <si>
+    <t>Conditional-access encryption for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Encryptor modulator</t>
+  </si>
+  <si>
+    <t>AGB240</t>
+  </si>
+  <si>
+    <t>AGB240 ASI to Gigabit Ethernet Bridge</t>
+  </si>
+  <si>
+    <t>ASI to Gigabit Ethernet Bridge</t>
+  </si>
+  <si>
+    <t>Ethernet bridge</t>
+  </si>
+  <si>
+    <t>TMX-2010</t>
+  </si>
+  <si>
+    <t>TMX-2010 Transport Multiplexer</t>
+  </si>
+  <si>
+    <t>Mux, stat-mux, encapsulation for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Transport multiplexer</t>
+  </si>
+  <si>
+    <t>BNC-ARRS</t>
+  </si>
+  <si>
+    <t>Broadcast Network Controller (BNC)</t>
+  </si>
+  <si>
+    <t>Control and management for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Broadcast network controller</t>
+  </si>
+  <si>
+    <t>600039-001-00</t>
+  </si>
+  <si>
+    <t>Multicast Adaptive Bitrate (MABR) Solution</t>
+  </si>
+  <si>
+    <t>Multicast Adaptive Bitrate Solution optimizes Pay TV operators' bandwidth by utilizing IP multicast to improve unicast streaming delivery.</t>
   </si>
   <si>
     <t>VIDEO-STITCHING-ENGINE</t>
   </si>
   <si>
     <t>VSE</t>
   </si>
   <si>
     <t>VSE enables operators to preserve the value of their pay-TV bundle, without replacing an installed-base of set-tops, while adding new streaming and OTT services to their experience.</t>
   </si>
   <si>
     <t>Video Stitching Engine</t>
-  </si>
-[...67 lines deleted...]
-    <t>Modular uplink system</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -548,51 +548,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J33" totalsRowShown="0">
   <autoFilter ref="A1:J33"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/oll1000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/titanium-cas" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/me-7000" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cap-1000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cm-mngr-suite" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-content-manager" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/manifest-delivery-controller" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-xms-flex" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-skyvision" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/digital-rights-management-systems/multitrust" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/casmr-100" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/dac6000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-stitching-engine" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/agb240" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/600039-001-00" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-xms-blade-2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/oll1000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/titanium-cas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/me-7000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cap-1000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cm-mngr-suite" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-content-manager" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-skyvision" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/manifest-delivery-controller" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/casmr-100" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/dac6000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/digital-rights-management-systems/multitrust" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/agb240" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/600039-001-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-stitching-engine" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J33"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -654,577 +654,577 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H14" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="H16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="H17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="H18" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="H19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="H20" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="H21" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="H22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
         <v>93</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="H26" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="H27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="H28" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="H29" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H32" t="s">
-        <v>120</v>
+        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="ARPD-1000"/>
-[...18 lines deleted...]
-    <hyperlink ref="A21" r:id="rId20" display="CM-SKYVISION"/>
+    <hyperlink ref="A2" r:id="rId1" display="CM-XMS-BLADE 2"/>
+    <hyperlink ref="A3" r:id="rId2" display="ARPD-1000"/>
+    <hyperlink ref="A4" r:id="rId3" display="APEX3000"/>
+    <hyperlink ref="A5" r:id="rId4" display="APEX1000"/>
+    <hyperlink ref="A6" r:id="rId5" display="VUE"/>
+    <hyperlink ref="A7" r:id="rId6" display="VERTASENT"/>
+    <hyperlink ref="A8" r:id="rId7" display="OLL1000"/>
+    <hyperlink ref="A9" r:id="rId8" display="TITANIUM-CAS"/>
+    <hyperlink ref="A10" r:id="rId9" display="DSR-4450"/>
+    <hyperlink ref="A11" r:id="rId10" display="DSR-7400"/>
+    <hyperlink ref="A12" r:id="rId11" display="DSR-7401"/>
+    <hyperlink ref="A13" r:id="rId12" display="DEM"/>
+    <hyperlink ref="A14" r:id="rId13" display="VDP-1000"/>
+    <hyperlink ref="A15" r:id="rId14" display="TME-2020"/>
+    <hyperlink ref="A16" r:id="rId15" display="ME-7000"/>
+    <hyperlink ref="A17" r:id="rId16" display="CAP-1000"/>
+    <hyperlink ref="A18" r:id="rId17" display="CM-MNGR-SUITE"/>
+    <hyperlink ref="A19" r:id="rId18" display="VIDEO-CONTENT-MANAGER"/>
+    <hyperlink ref="A20" r:id="rId19" display="CM-SKYVISION"/>
+    <hyperlink ref="A21" r:id="rId20" display="MANIFEST-DELIVERY-CONTROLLER"/>
     <hyperlink ref="A22" r:id="rId21" display="NC2000-CONTROLLER"/>
-    <hyperlink ref="A23" r:id="rId22" display="DSR-4470"/>
-[...5 lines deleted...]
-    <hyperlink ref="A29" r:id="rId28" display="600039-001-00"/>
+    <hyperlink ref="A23" r:id="rId22" display="CASMR-100"/>
+    <hyperlink ref="A24" r:id="rId23" display="DAC6000"/>
+    <hyperlink ref="A25" r:id="rId24" display="MULTITRUST"/>
+    <hyperlink ref="A26" r:id="rId25" display="DSR-4470"/>
+    <hyperlink ref="A27" r:id="rId26" display="MOD-UPLINK"/>
+    <hyperlink ref="A28" r:id="rId27" display="SEM-V0"/>
+    <hyperlink ref="A29" r:id="rId28" display="AGB240"/>
     <hyperlink ref="A30" r:id="rId29" display="TMX-2010"/>
     <hyperlink ref="A31" r:id="rId30" display="BNC-ARRS"/>
-    <hyperlink ref="A32" r:id="rId31" display="SEM-V0"/>
-    <hyperlink ref="A33" r:id="rId32" display="MOD-UPLINK"/>
+    <hyperlink ref="A32" r:id="rId31" display="600039-001-00"/>
+    <hyperlink ref="A33" r:id="rId32" display="VIDEO-STITCHING-ENGINE"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId33"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 