--- v1 (2026-06-22)
+++ v2 (2026-08-08)
@@ -43,381 +43,381 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CAP-1000</t>
+  </si>
+  <si>
+    <t>CAP-1000 Cherrypicker Application Platform</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>IP-centric application platform for video grooming, splicing and remultiplexing</t>
+  </si>
+  <si>
+    <t>Video compression &amp; processing system</t>
+  </si>
+  <si>
+    <t>APEX3000</t>
+  </si>
+  <si>
+    <t>APEX3000 High Density Universal Edge QAM</t>
+  </si>
+  <si>
+    <t>High Density Universal Edge QAM that supports up to 1536 QAM channels (4 RU chassis)</t>
+  </si>
+  <si>
+    <t>Edge QAM</t>
+  </si>
+  <si>
+    <t>ARPD-1000</t>
+  </si>
+  <si>
+    <t>ARPD 1000 Compact Demodulator</t>
+  </si>
+  <si>
+    <t>High density, modular compact return path demodulator for DCX set-tops</t>
+  </si>
+  <si>
+    <t>Demodulator</t>
+  </si>
+  <si>
+    <t>CM-MNGR-SUITE</t>
+  </si>
+  <si>
+    <t>ConvergeMedia Manager Suite CMM</t>
+  </si>
+  <si>
+    <t>Provides an open platform for deploying VOD and enable next generation On Demand services</t>
+  </si>
+  <si>
+    <t>APEX1000</t>
+  </si>
+  <si>
+    <t>APEX1000 All-Purpose Edge QAM</t>
+  </si>
+  <si>
+    <t>All-Purpose Edge QAM that supports up to 48 QAM channels (1 RU chassis)</t>
+  </si>
+  <si>
+    <t>DEM</t>
+  </si>
+  <si>
+    <t>DigiCipher Event Manager (DEM)</t>
+  </si>
+  <si>
+    <t>Event trigger management for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>DigiCipher event manager</t>
+  </si>
+  <si>
+    <t>DSR-4450</t>
+  </si>
+  <si>
+    <t>DSR-4450 Commercial Integrated Receiver/Decoder</t>
+  </si>
+  <si>
+    <t>HEVC, MPEG-4 and MPEG-2 commercial integrated receiver/decoder</t>
+  </si>
+  <si>
+    <t>Integrated receiver decoder (IRD)</t>
+  </si>
+  <si>
+    <t>OLL1000</t>
+  </si>
+  <si>
+    <t>Offline Loader OLL1000</t>
+  </si>
+  <si>
+    <t>Offline Loader  is a specialized carousel server to rapidly load numerous code objects on various set-top box types</t>
+  </si>
+  <si>
+    <t>Conditional access system</t>
+  </si>
+  <si>
+    <t>DSR-7400</t>
+  </si>
+  <si>
+    <t>DSR-7400 HD Series Ultra High Density Transcoder</t>
+  </si>
+  <si>
+    <t>HEVC and MPEG-4, 4k commercial integrated Ultra High Density transcoder</t>
+  </si>
+  <si>
+    <t>DSR-7401</t>
+  </si>
+  <si>
+    <t>DSR-7401 Commercial Integrated Satellite Receiver</t>
+  </si>
+  <si>
+    <t>High quality cost effective SD commercial integrated satellite receiver</t>
+  </si>
+  <si>
+    <t>ME-7000</t>
+  </si>
+  <si>
+    <t>ME-7000 Converged Compression Platform</t>
+  </si>
+  <si>
+    <t>High density modular multi-video format encoder, transcoder with grooming, splicing and multiplexing</t>
+  </si>
+  <si>
+    <t>Converged compression platform</t>
+  </si>
+  <si>
+    <t>TITANIUM-CAS</t>
+  </si>
+  <si>
+    <t>TITANIUM CAS</t>
+  </si>
+  <si>
+    <t>Seamless DVB broadcast and IP network content security</t>
+  </si>
+  <si>
+    <t>VUE</t>
+  </si>
+  <si>
+    <t>Video Unified Edge (VUE)</t>
+  </si>
+  <si>
+    <t>Virtualized Video Headend for DAA and IP Video Convergence</t>
+  </si>
+  <si>
+    <t>Virtualized system</t>
+  </si>
+  <si>
+    <t>VERTASENT</t>
+  </si>
+  <si>
+    <t>Virtualized Video Headend Software (Vertasent)</t>
+  </si>
+  <si>
+    <t>Vertasent manages edge network and QAM RF bandwidth, providing the system control plane for session control of services such as switched, video-on-demand and 3rd party services.</t>
+  </si>
+  <si>
+    <t>Virtualized video headend software</t>
+  </si>
+  <si>
+    <t>VDP-1000</t>
+  </si>
+  <si>
+    <t>Video Distributor Packager</t>
+  </si>
+  <si>
+    <t>Video Distributor Packager, 1RU chassis including a COTS server, redundant RAID hard drive and dual hot-swappable power supplies and fans</t>
+  </si>
+  <si>
+    <t>TME-2020</t>
+  </si>
+  <si>
+    <t>Service Multiplexer/Encryptor, 1RU chassis including a COTS server with redundant RAID hard drive, dual hot-swappable power supplies and fans</t>
+  </si>
+  <si>
+    <t>VIDEO-CONTENT-MANAGER</t>
+  </si>
+  <si>
+    <t>VCM</t>
+  </si>
+  <si>
+    <t>A field-hardened, highly configurable, purpose-built system that optimizes content workflows and video operations.</t>
+  </si>
+  <si>
+    <t>Video Content Management System</t>
+  </si>
+  <si>
     <t>CM-XMS-BLADE 2</t>
   </si>
   <si>
     <t>ConvergeMedia XMS Blade 2 Distribution System</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Offers the ideal advertising-aware managed-CDN solution to deploy, scale, and monetize video services</t>
   </si>
   <si>
     <t>Ad insertion system</t>
   </si>
   <si>
-    <t>ARPD-1000</t>
-[...176 lines deleted...]
-    <t>Video Content Management System</t>
+    <t>CASMR-100</t>
+  </si>
+  <si>
+    <t>CASMR-100 CAS Controller</t>
+  </si>
+  <si>
+    <t>CAS controller management software for Mediacipher® Conditional Access systems</t>
+  </si>
+  <si>
+    <t>DAC6000</t>
+  </si>
+  <si>
+    <t>Digital Addressable Controller DAC6000</t>
+  </si>
+  <si>
+    <t>Digital Addressable Controller  provideing secured access control for digital video distribution systems.</t>
+  </si>
+  <si>
+    <t>TMX-2010</t>
+  </si>
+  <si>
+    <t>TMX-2010 Transport Multiplexer</t>
+  </si>
+  <si>
+    <t>Mux, stat-mux, encapsulation for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Transport multiplexer</t>
+  </si>
+  <si>
+    <t>DSR-4470</t>
+  </si>
+  <si>
+    <t>DSR-4470 Commercial Integrated Receiver/Decoder</t>
+  </si>
+  <si>
+    <t>HEVC, MPEG-4 and MPEG-2 commercial integrated satellite receiver/decoder with SDI Output</t>
+  </si>
+  <si>
+    <t>MULTITRUST</t>
+  </si>
+  <si>
+    <t>MultiTrust® Advanced Rights Management</t>
+  </si>
+  <si>
+    <t>Total control and complete flexibility in managing and securing content</t>
+  </si>
+  <si>
+    <t>Digital rights management system</t>
+  </si>
+  <si>
+    <t>AGB240</t>
+  </si>
+  <si>
+    <t>AGB240 ASI to Gigabit Ethernet Bridge</t>
+  </si>
+  <si>
+    <t>ASI to Gigabit Ethernet Bridge</t>
+  </si>
+  <si>
+    <t>Ethernet bridge</t>
+  </si>
+  <si>
+    <t>BNC-ARRS</t>
+  </si>
+  <si>
+    <t>Broadcast Network Controller (BNC)</t>
+  </si>
+  <si>
+    <t>Control and management for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Broadcast network controller</t>
   </si>
   <si>
     <t>CM-SKYVISION</t>
   </si>
   <si>
     <t>ConvergeMedia SkyVision</t>
   </si>
   <si>
     <t>Market leading linear advertising back office</t>
   </si>
   <si>
+    <t>MOD-UPLINK</t>
+  </si>
+  <si>
+    <t>Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Secure primary distribution of video services over satellite</t>
+  </si>
+  <si>
+    <t>Modular uplink system</t>
+  </si>
+  <si>
     <t>MANIFEST-DELIVERY-CONTROLLER</t>
   </si>
   <si>
     <t>MDC</t>
   </si>
   <si>
     <t>Video Manifest Manipulator for Ad Insertion and Personalization</t>
   </si>
   <si>
+    <t>600039-001-00</t>
+  </si>
+  <si>
+    <t>Multicast Adaptive Bitrate (MABR) Solution</t>
+  </si>
+  <si>
+    <t>Multicast Adaptive Bitrate Solution optimizes Pay TV operators' bandwidth by utilizing IP multicast to improve unicast streaming delivery.</t>
+  </si>
+  <si>
     <t>NC2000-CONTROLLER</t>
   </si>
   <si>
     <t>NC2000 Network Controller</t>
   </si>
   <si>
     <t>Network controller for management and control of services for DCX set-tops</t>
   </si>
   <si>
     <t>Network controller</t>
   </si>
   <si>
-    <t>CASMR-100</t>
-[...49 lines deleted...]
-  <si>
     <t>SEM-V0</t>
   </si>
   <si>
     <t>Satellite Smartstream Encryptor Modulator (SEM) V0</t>
   </si>
   <si>
     <t>Conditional-access encryption for the Aurora Networks Modular Uplink System</t>
   </si>
   <si>
     <t>Encryptor modulator</t>
-  </si>
-[...43 lines deleted...]
-    <t>Multicast Adaptive Bitrate Solution optimizes Pay TV operators' bandwidth by utilizing IP multicast to improve unicast streaming delivery.</t>
   </si>
   <si>
     <t>VIDEO-STITCHING-ENGINE</t>
   </si>
   <si>
     <t>VSE</t>
   </si>
   <si>
     <t>VSE enables operators to preserve the value of their pay-TV bundle, without replacing an installed-base of set-tops, while adding new streaming and OTT services to their experience.</t>
   </si>
   <si>
     <t>Video Stitching Engine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
@@ -548,51 +548,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J33" totalsRowShown="0">
   <autoFilter ref="A1:J33"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-xms-blade-2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/oll1000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/titanium-cas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/me-7000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cap-1000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cm-mngr-suite" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-content-manager" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-skyvision" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/manifest-delivery-controller" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/casmr-100" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/dac6000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/digital-rights-management-systems/multitrust" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/agb240" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/600039-001-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-stitching-engine" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cap-1000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cm-mngr-suite" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/oll1000" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/me-7000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/titanium-cas" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-content-manager" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-xms-blade-2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/casmr-100" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/dac6000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/digital-rights-management-systems/multitrust" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/agb240" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-skyvision" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/manifest-delivery-controller" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/600039-001-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-stitching-engine" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J33"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -671,559 +671,559 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>58</v>
       </c>
+      <c r="B15" t="s">
+        <v>59</v>
+      </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H15" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="H19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="H20" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="H21" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="H22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="H23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H26" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H27" t="s">
-        <v>101</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H29" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
         <v>112</v>
       </c>
       <c r="H30" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" t="s">
         <v>114</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
         <v>115</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
         <v>118</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
         <v>119</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="H32" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CM-XMS-BLADE 2"/>
-[...29 lines deleted...]
-    <hyperlink ref="A32" r:id="rId31" display="600039-001-00"/>
+    <hyperlink ref="A2" r:id="rId1" display="CAP-1000"/>
+    <hyperlink ref="A3" r:id="rId2" display="APEX3000"/>
+    <hyperlink ref="A4" r:id="rId3" display="ARPD-1000"/>
+    <hyperlink ref="A5" r:id="rId4" display="CM-MNGR-SUITE"/>
+    <hyperlink ref="A6" r:id="rId5" display="APEX1000"/>
+    <hyperlink ref="A7" r:id="rId6" display="DEM"/>
+    <hyperlink ref="A8" r:id="rId7" display="DSR-4450"/>
+    <hyperlink ref="A9" r:id="rId8" display="OLL1000"/>
+    <hyperlink ref="A10" r:id="rId9" display="DSR-7400"/>
+    <hyperlink ref="A11" r:id="rId10" display="DSR-7401"/>
+    <hyperlink ref="A12" r:id="rId11" display="ME-7000"/>
+    <hyperlink ref="A13" r:id="rId12" display="TITANIUM-CAS"/>
+    <hyperlink ref="A14" r:id="rId13" display="VUE"/>
+    <hyperlink ref="A15" r:id="rId14" display="VERTASENT"/>
+    <hyperlink ref="A16" r:id="rId15" display="VDP-1000"/>
+    <hyperlink ref="A17" r:id="rId16" display="TME-2020"/>
+    <hyperlink ref="A18" r:id="rId17" display="VIDEO-CONTENT-MANAGER"/>
+    <hyperlink ref="A19" r:id="rId18" display="CM-XMS-BLADE 2"/>
+    <hyperlink ref="A20" r:id="rId19" display="CASMR-100"/>
+    <hyperlink ref="A21" r:id="rId20" display="DAC6000"/>
+    <hyperlink ref="A22" r:id="rId21" display="TMX-2010"/>
+    <hyperlink ref="A23" r:id="rId22" display="DSR-4470"/>
+    <hyperlink ref="A24" r:id="rId23" display="MULTITRUST"/>
+    <hyperlink ref="A25" r:id="rId24" display="AGB240"/>
+    <hyperlink ref="A26" r:id="rId25" display="BNC-ARRS"/>
+    <hyperlink ref="A27" r:id="rId26" display="CM-SKYVISION"/>
+    <hyperlink ref="A28" r:id="rId27" display="MOD-UPLINK"/>
+    <hyperlink ref="A29" r:id="rId28" display="MANIFEST-DELIVERY-CONTROLLER"/>
+    <hyperlink ref="A30" r:id="rId29" display="600039-001-00"/>
+    <hyperlink ref="A31" r:id="rId30" display="NC2000-CONTROLLER"/>
+    <hyperlink ref="A32" r:id="rId31" display="SEM-V0"/>
     <hyperlink ref="A33" r:id="rId32" display="VIDEO-STITCHING-ENGINE"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId33"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>